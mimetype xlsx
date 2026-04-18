--- v0 (2025-10-11)
+++ v1 (2026-04-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>descripcion</t>
   </si>
   <si>
     <t>zona_barrio</t>
   </si>
   <si>
     <t>estado</t>
   </si>
   <si>
     <t>coordenadas</t>
   </si>
   <si>
     <t>direccion</t>
   </si>
   <si>
     <t>tipo_obra</t>
   </si>
   <si>
@@ -120,50 +120,662 @@
     <t>prorroga</t>
   </si>
   <si>
     <t>fecha_prorroga</t>
   </si>
   <si>
     <t>compromiso_id</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>area</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t>cpv</t>
   </si>
   <si>
     <t>disponibilidad</t>
   </si>
   <si>
     <t>proceso_contratacion</t>
+  </si>
+  <si>
+    <t>CANVI LLUMINÀRIES EN CAMP FUTBOL SANTA GERTRUDIS</t>
+  </si>
+  <si>
+    <t>Aquest projecte defineix les actuacions tècniques necessàries per a la substitució de les torres i il·luminació del camp de futbol municipal de SANTA GERTRUDIS DE FRUITERA de l'Ajuntament de Santa Eulària des Riu, amb l'objectiu de millorar-ne l'eficiència energètica i, adequant-lo als requisits de nivell d'il·luminació d'acord amb la normativa vigent</t>
+  </si>
+  <si>
+    <t>SANTA GERTRUDIS DE FRUITERA</t>
+  </si>
+  <si>
+    <t>finalizada</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.99778","lon":"1.42861"}]</t>
+  </si>
+  <si>
+    <t>Camp de Futbol Santa Gertrudis. Carrer Venda de Cas Savions, 11, 07814 Santa Gertrudis de Fruitera</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174602313801.-EXP2023-022142_CAMBIO LUMINARIAS EN CAMPO FUTBOL SANTA GERTRUDIS.JPG</t>
+  </si>
+  <si>
+    <t>https://contrataciondelestado.es/wps/portal/!ut/p/b0/04_Sj9CPykssy0xPLMnMz0vMAfIjU1JTC3Iy87KtUlJLEnNyUuNzMpMzSxKTgQr0w_Wj9KMyU1zLcvQjK0rL03wTfRwzC30i_LMSq_wMXcotA21t9Qtycx0BCm9_FQ!!/</t>
+  </si>
+  <si>
+    <t>INVEMAT LLEVANT SL</t>
+  </si>
+  <si>
+    <t>01-08-2024</t>
+  </si>
+  <si>
+    <t>01-11-2024</t>
+  </si>
+  <si>
+    <t>60 dies</t>
+  </si>
+  <si>
+    <t>AJUNTAMENT DE SANTA EULALIA DEL RIO</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>EXP2023/022142</t>
+  </si>
+  <si>
+    <t>Departament Obres Públiques</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>45317000-2</t>
+  </si>
+  <si>
+    <t>Activado</t>
+  </si>
+  <si>
+    <t>Contracte d'obres per procediment obert simplificat. Tramitació ordinària.</t>
+  </si>
+  <si>
+    <t>MILLORA INTERSECCIÓ ENTRE C.MESTRAL I CAMI SA TRENCA</t>
+  </si>
+  <si>
+    <t>Aquest projecte té com a fi la millora de la circulació i seguretat viària dels vehicles i vianants a la intersecció de c/Mestral amb camí de sa Trenca, al terme municipal de Santa Eulària des Ríu (Eivissa).</t>
+  </si>
+  <si>
+    <t>SANTA EULÀLIA DEL RIU</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.99472","lon":"1.56806"}]</t>
+  </si>
+  <si>
+    <t>S'ARGAMASSA_C.MESTRAL I CAMÍ SA TRENCA</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476475852.-EXP2023-010009 MEJORA INTERSECCION ENTRE C.MESTRAL Y CAMI SA TRENCA.png</t>
+  </si>
+  <si>
+    <t>ISLASFALTO, SL</t>
+  </si>
+  <si>
+    <t>01-04-2025</t>
+  </si>
+  <si>
+    <t>180 dies</t>
+  </si>
+  <si>
+    <t>EXP2023/010009</t>
+  </si>
+  <si>
+    <t>45233222-1</t>
+  </si>
+  <si>
+    <t>EQUIPAMENT ESPORTIU JESUS (2a licitacion)</t>
+  </si>
+  <si>
+    <t>L'objecte del projecte és la definició gràfica i escrita per dur a terme la remodelació d'una parcel·la d'ús públic per implantar una zona dotacional de pista polivalent, dues pistes de pàdel i una zona de joc de nens, per a l'obtenció de la llicència municipal i l'execució posterior de les obres.</t>
+  </si>
+  <si>
+    <t>JESÚS</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.92417","lon":"1.45639"}]</t>
+  </si>
+  <si>
+    <t>Carrer de la Torre de Can Espanyol, 07800</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476476153.-EXP2023-013548 EQUIPAMIENTO DEPORTIVO JESUS (2ª licitacion).png</t>
+  </si>
+  <si>
+    <t>HERMANOS PARROT S.A.</t>
+  </si>
+  <si>
+    <t>01-10-2024</t>
+  </si>
+  <si>
+    <t>270 dies</t>
+  </si>
+  <si>
+    <t>EXP2023/013548</t>
+  </si>
+  <si>
+    <t>45212200-8</t>
+  </si>
+  <si>
+    <t>LAVABO SANTA GERTRUDIS</t>
+  </si>
+  <si>
+    <t>Aquest projecte es realitza per dur a terme la instal·lació d'un bany accessible i públic al nucli urbà de Santa Gertrudis de Fruitera, amb l'objectiu de poder donar aquest servei a una zona turística molt concorreguda durant tot l'any.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.99778","lon":"1.42917"}]</t>
+  </si>
+  <si>
+    <t>Carrer Venda de Fruitera, 8, 07814 Santa Gertrudis de Fruitera, Illes Balears</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476478184.-EXP2024-012818 ASEO SANTA GERTRUDIS.JPG</t>
+  </si>
+  <si>
+    <t>OLPRIM INGENIERÍA Y SERVICIOS, S.A.,</t>
+  </si>
+  <si>
+    <t>01-12-2024</t>
+  </si>
+  <si>
+    <t>30 dies</t>
+  </si>
+  <si>
+    <t>EXP2024/012818</t>
+  </si>
+  <si>
+    <t>45211310-5</t>
+  </si>
+  <si>
+    <t>Contracte obert simplificat</t>
+  </si>
+  <si>
+    <t>MILLORA CAMINS RURALS SÒL ESTABILITZAT 2024</t>
+  </si>
+  <si>
+    <t>Actuacions necessàries per dur a terme el condicionament duna sèrie de camins que formen part de lestructura territorial del municipi. Es tracta de camins bàsics per al desenvolupament per a l'activitat agrícola de l'Eivissa rural i per interconnectar els habitatges en disseminat amb vies de comunicació pavimentades. Aquests camins pateixen un fort desgast degut principalment a l'escorriment derivat de les pluges semi-torrencials pròpies de la gota freda mediterrània.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.984715387126364","lon":"1.5337119534773478"}]</t>
+  </si>
+  <si>
+    <t>Terme municipal de Santa Eulària del Rio</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476479165.-EXP2024-004829 MEJORA CAMINOS RURALES SUELO ESTABILIZADO 2024.JPG</t>
+  </si>
+  <si>
+    <t>TRANSPORTES Y EXCAVACIONES BUFI Y SERRA, S.L.</t>
+  </si>
+  <si>
+    <t>GERMÁN NOGUERA GONZALEZ</t>
+  </si>
+  <si>
+    <t>EXP2024/004829</t>
+  </si>
+  <si>
+    <t>45112000-5</t>
+  </si>
+  <si>
+    <t>SUBSTITUCIÓ PAVIMENT, MILLORA ENLLUMENAT I PLUVIALS PLAÇA ESPANYA</t>
+  </si>
+  <si>
+    <t>Aquest projecte es realitza per dur a terme les obres necessàries per renovar el paviment actual, així com millorar l'enllumenat ornamental de la plaça i la recollida d'aigües pluvials,</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.98556","lon":"1.53472"}]</t>
+  </si>
+  <si>
+    <t>Plaça espanya, Santa Eulàlia del Rio</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476481396.-EXP2024-006072 SUSTITUCION PAVIMENTO, MEJORA ALUMBRADO Y PLUVIALES PLAZA ESPAÑA.JPG</t>
+  </si>
+  <si>
+    <t>01-01-2025</t>
+  </si>
+  <si>
+    <t>120 dies</t>
+  </si>
+  <si>
+    <t>EXP2024/006072</t>
+  </si>
+  <si>
+    <t>45233262-3</t>
+  </si>
+  <si>
+    <t>MILLORA DEL CAMP DE FUTBOL DE SANTA GERTRUDIS</t>
+  </si>
+  <si>
+    <t>El nucli urbà de Santa Gertrudis presenta una àrea esportiva a la zona nord del municipi que aglutina el camp de futbol, piscina, pistes de tennis i edifici polivalent, al costat de l'escoleta infantil municipal. La zona ha estat parcialment reformada millorant la pavimentació i el mobiliari urbà de la zona oriental de l'edifici que acull la piscina però quedant pendent a la resta de la zona, especialment l'aparcament exterior i la zona interior circumdant al camp de futbol. A més, es fa necessari comptar amb una zona de grades per a espectadors davant de la superfície de joc d'aquesta pista.</t>
+  </si>
+  <si>
+    <t>En ejecucion</t>
+  </si>
+  <si>
+    <t>[{"lat":"39.00028","lon":"1.42694"}]</t>
+  </si>
+  <si>
+    <t>complex esportiu de Santa Gertrudis, situat al c/ Venda des Cas Savions,11.</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476482567.-EXP2024-012325 MEJORA DEL CAMPO DE FUTBOL DE SANTA GERTRUDIS.png</t>
+  </si>
+  <si>
+    <t>HERMANOS PARROT, S.A.</t>
+  </si>
+  <si>
+    <t>01-03-2025</t>
+  </si>
+  <si>
+    <t>01-06-2025</t>
+  </si>
+  <si>
+    <t>EXP2024/012325</t>
+  </si>
+  <si>
+    <t>IMPERMEABILITZACIÓ COBERTA CEIP SANTA GERTRUDIS</t>
+  </si>
+  <si>
+    <t>Substitució de la coberta de lescola pública de Santa Gertrudis. Actualment es produeixen humitats a l'interior de l'escola com a conseqüència del deteriorament que n'ha experimentat la coberta a causa de la seva antiguitat. Aquesta és una coberta inclinada a quatre aigües recoberta de teules ceràmiques i vorejada per un canal d'obra en voladís que recull les aigües de pluja i les canalitza fins al terra mitjançant uns baixants repartits pel seu perímetre.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.99944","lon":"1.42889"}]</t>
+  </si>
+  <si>
+    <t>Carrer de Ses Escoles, 6, 07814 Santa Gertrudis de Fruitera, Illes Balears</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476483768.-EXP2024-014703 IMPERMEABILIZACION CUBIERTA CEIP SANTA GERTRUDIS.png</t>
+  </si>
+  <si>
+    <t>SESA MEDITERRÁNEO, S.L.</t>
+  </si>
+  <si>
+    <t>01-02-2025</t>
+  </si>
+  <si>
+    <t>MARIA JOSÉ GARCIA NAVAJAS</t>
+  </si>
+  <si>
+    <t>EXP2024/014703</t>
+  </si>
+  <si>
+    <t>45261420-4</t>
+  </si>
+  <si>
+    <t>SOTERR. PARCIAL LINIES BT I TELECO C. GERANIS I C. CLAVELLS (SIESTA)</t>
+  </si>
+  <si>
+    <t>realització de soterraments parcials de trams de línies aèries de baixa tensió propis a les zones lindants de Carrer Geranios i Carrer Claveles a Siesta, per petició d'eliminació d'esteses aèries a la zona, pertanyent al terme municipal de Santa Eulalia del Río.</t>
+  </si>
+  <si>
+    <t>SIESTA</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.97583","lon":"1.52500"}]</t>
+  </si>
+  <si>
+    <t>Zona tocant a carrer Geranis i carrer Claveles, migdiada, 07840</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/17476484909.-EXP2024-014065 SOTERR. PARCIAL LINEAS BT Y TELECO C. GERANIOS Y C. CLAVELES (SIESTA).JPG</t>
+  </si>
+  <si>
+    <t>EXP2024/014065</t>
+  </si>
+  <si>
+    <t>45232300-5 45317000-2</t>
+  </si>
+  <si>
+    <t>PROJECTE EJECUCION DE CREUS PER A SERVEIS I INFRAESTRUCTURES A CTRA. EI-100</t>
+  </si>
+  <si>
+    <t>Es tracta d'executar un conjunt de creuaments on s'allotgin conduccions soterrades a la Carretera EI-100, anteriorment anomenada PMV-810-1, propietat del Consell Insular, ja que està planificat dur a terme una reposició completa del seu aglomerat asfàltic. Per aquest motiu, actualment es permet l'execució de rases de manera superal i dirigida o clava, el procediment constructiu de la qual comporta condicionants d'espais mínims disponibles, requerint-se mitjans auxiliars i recursos substancialment majors per a la seva execució.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.95167","lon":"1.49250"}]</t>
+  </si>
+  <si>
+    <t>CARRETERA EI-100 (ANTIGA PMV-810-1)</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764864811.-EXP2024-015432 PROYECTO EJECUCION DE CRUCES PARA SERVICIOS E INFRAESTRUCTURAS EN CTRA. EI-100.JPG</t>
+  </si>
+  <si>
+    <t>01-05-2025</t>
+  </si>
+  <si>
+    <t>EXP2024/015432</t>
+  </si>
+  <si>
+    <t>45233129-9</t>
+  </si>
+  <si>
+    <t>MILLORA I REHABILITACIÓ FERMA I INFRAESTRUCTURES C SAN LORENZO</t>
+  </si>
+  <si>
+    <t>Aquest projecte es realitza per dur a terme les obres necessàries a realitzar al carrer Sant Llorenç al tram que comprèn entre el carrer Sant Jaume i Carrer Margarita Ankermann al poble de Santa Eulàlia del riu a Eivissa, per millorar l'accessibilitat i l'eliminació de barreres arquitectòniques que dificultin el trànsit de les vianants, així com la renovació i la renovació. enllumenat públic,</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.98556","lon":"1.53639"}]</t>
+  </si>
+  <si>
+    <t>Carrer Sant Llorenç</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764878512.-EXP2024-018799 MEJORA Y REHABILITACION FIRME E INFRAESTRUCTURAS C SAN LORENZO.JPG</t>
+  </si>
+  <si>
+    <t>HERMANOS PARROT S.A.,</t>
+  </si>
+  <si>
+    <t>´120 dies</t>
+  </si>
+  <si>
+    <t>EXP2024/018799</t>
+  </si>
+  <si>
+    <t>45233226-9</t>
+  </si>
+  <si>
+    <t>REGENERACIÓ URBANA CA NA NEGRETA (FASE I)</t>
+  </si>
+  <si>
+    <t>Aquest projecte forma part d‟un conjunt de 3 fases per aconseguir la regeneració urbana d‟un nucli que ha patit les conseqüències de l‟impacte d‟una barrera urbanística. Aquesta barrera és l'extinta travessia de l'EI-300 al seu pas per Ca Na Negreta, que ha quedat en variant una vegada concloses les obres del desdoblament però que d'uns anys ençà ha estat un tram d'una carretera que ha suportat un trànsit molt intens de vehicles lleugers i pesats per la ubicació estratègica a l'eix de comunicació de de l´illa (Santa Gertrudis, Sant Miquel Sant Joan, Portinatx).</t>
+  </si>
+  <si>
+    <t>CA NA NEGRETA</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.94972","lon":"1.44472"}]</t>
+  </si>
+  <si>
+    <t>EI-300 de Ca Na Negreta</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764904913.-EXP2024-000973 REGENERACION URBANA CA NA NEGRETA.JPG</t>
+  </si>
+  <si>
+    <t>UTE XXIX- Ctra. EI-300 Lot 1</t>
+  </si>
+  <si>
+    <t>01-07-2024</t>
+  </si>
+  <si>
+    <t>297 dies</t>
+  </si>
+  <si>
+    <t>EXP2024/000973</t>
+  </si>
+  <si>
+    <t>45233262-3 45233252-0 45211360-0</t>
+  </si>
+  <si>
+    <t>Contracte d'obres per procediment obert. Tramitació ordinària</t>
+  </si>
+  <si>
+    <t>ESCOLETA SANT CARLES</t>
+  </si>
+  <si>
+    <t>La redacció del present projecte bàsic i d'execució per a la construcció d'una nova escoleta de sis (6) unitats a la Parròquia de Sant Carles de Peralta</t>
+  </si>
+  <si>
+    <t>SANT CARLES DE PERALTA</t>
+  </si>
+  <si>
+    <t>[{"lat":"39.03250","lon":"1.56333"}]</t>
+  </si>
+  <si>
+    <t>Carrer de la Venda de Morna, 16, baix 6, 07850 Eivissa, Illes Balears</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764925814.-EXP2024-011489 ESCOLETA SANT CARLES.jpeg</t>
+  </si>
+  <si>
+    <t>01-07-2025</t>
+  </si>
+  <si>
+    <t>300 dies</t>
+  </si>
+  <si>
+    <t>NIEVES BLAKSTAD ESCANDELL</t>
+  </si>
+  <si>
+    <t>EXP2024/011489</t>
+  </si>
+  <si>
+    <t>45214200-2</t>
+  </si>
+  <si>
+    <t>NOVA ESCOLETA SANTA EULÀRIA</t>
+  </si>
+  <si>
+    <t>Es projecta un edifici amb una única planta sobre rasant, per facilitar els recorreguts dins de l'edifici, i és accessible en la seva totalitat. El projecte es defineix mitjançant dues parts, la zona d'aulari i recorreguts amb una entitat més volumètrica, i la coberta lleugera amb la voluntat d'il·luminar l'espai central de corredor mitjançant llum zenital. A aquest conjunt, s'hi afegeix una sèrie de porxos exteriors que protegeixen de la pluja i el sol als infants.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.99000","lon":"1.54528"}]</t>
+  </si>
+  <si>
+    <t>Carrer de Marià Villangómez</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764959415.-EXP2024-006652 NUEVA ESCOLETA SANTA EULARIA.png</t>
+  </si>
+  <si>
+    <t>DESARROLLA OBRAS Y SERVICIOS, S.L.</t>
+  </si>
+  <si>
+    <t>01-09-2024</t>
+  </si>
+  <si>
+    <t>JON MARTINEZ APARICIO</t>
+  </si>
+  <si>
+    <t>EXP2024/006652</t>
+  </si>
+  <si>
+    <t>45214210-5</t>
+  </si>
+  <si>
+    <t>PARC INFANTIL I CANÍ ÉS CANAR</t>
+  </si>
+  <si>
+    <t>Es pretén dur a terme les actuacions necessàries per condicionar-ho a PARC INFANTIL amb zona CANINA. Les actuacions comprenen la col·locació de diversos jocs infantils, zones de berenador, pistes esportives i pipi-can;</t>
+  </si>
+  <si>
+    <t>ÉS CANAR</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.99583","lon":"1.57778"}]</t>
+  </si>
+  <si>
+    <t>AV. PUNTA ARABI 125</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764978616.-EXP2024-008486 PARQUE INFANTIL Y CANINO ES CANAR.png</t>
+  </si>
+  <si>
+    <t>MEJORAS, SERVICIOS Y PROYECTOS INTEGRALES, S.A.U.</t>
+  </si>
+  <si>
+    <t>ANTONIO LOPEZ RUIZ</t>
+  </si>
+  <si>
+    <t>EXP2024-008486</t>
+  </si>
+  <si>
+    <t>45112723-9</t>
+  </si>
+  <si>
+    <t>FASE II PALAU CONGRESSOS EIVISSA</t>
+  </si>
+  <si>
+    <t>Aquest Projecte d'Execució defineix la Fase II del Palau de Congressos de Santa Eulàlia del Rio (Eivissa). Aquesta fase consisteix en la construcció del Palau de Congressos que amplia el Centre Cultural construït a la Fase I de manera que les obres executades d'acord amb aquest projecte serveixin normal i correctament per als fins a què es destinen.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.98556","lon":"1.54306"}]</t>
+  </si>
+  <si>
+    <t>Carrer Salvador Camacho, núm 9-11</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764988917.-EXP2024-001140 FASE II PALACIO CONGRESOS IBIZA.png</t>
+  </si>
+  <si>
+    <t>UTE XXXI PALACIO CONGRESO</t>
+  </si>
+  <si>
+    <t>01-04-2027</t>
+  </si>
+  <si>
+    <t>810 dies</t>
+  </si>
+  <si>
+    <t>JESÚS ULARGUI AGURRUZA</t>
+  </si>
+  <si>
+    <t>EXP2024/001140</t>
+  </si>
+  <si>
+    <t>45212320-5 45212321-2</t>
+  </si>
+  <si>
+    <t>Contracte obert. Tramitació urgent</t>
+  </si>
+  <si>
+    <t>SUBSTITUCIÓ COBERTA CEIP SANT CARLES</t>
+  </si>
+  <si>
+    <t>Substitució la coberta de l'escola pública de Sant Carles de Peralta com conseqüència de la seva antiguitat i deteriorament. Actualment es produeixen humitats a l'interior de l'escola. Aquesta és una coberta inclinada a quatre aigües recoberta de teules ceràmiques i vorejada per un canal d'obra en voladís que recull les aigües de pluja i les canalitza fins al terra mitjançant uns baixants repartits pel seu perímetre.</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.984217986525415","lon":"1.531810394632231"}]</t>
+  </si>
+  <si>
+    <t>Calle San Jaime nº27</t>
+  </si>
+  <si>
+    <t>https://visordeobras.santaeulariadesriu.com/storage/uploads/174764682310.-EXP2024-015605 SUSTITUCION CUBIERTA CEIP SANT CARLES.JPG</t>
+  </si>
+  <si>
+    <t>14-04-2025</t>
+  </si>
+  <si>
+    <t>14-06-2025</t>
+  </si>
+  <si>
+    <t>prorroga_no</t>
+  </si>
+  <si>
+    <t>EXP2024/015605</t>
+  </si>
+  <si>
+    <t>MILLORA DE LA RAMPA D’ACCESSOS A LA PLATJA DE SANTA EULÀRIA I RENOVACIÓ DELS LAVABOS</t>
+  </si>
+  <si>
+    <t>El present projecte es realitza amb l’objectiu de renovar l’accés adaptat de fusta a la platja de Santa Eulària des Riu, així com la substitució dels banys per uns d’adaptats: dos lavabos individuals i un lavabo adaptat amb dutxa, totalment equipats, més un magatzem amb accés. Amb tot això, també es renovaran totes les instal·lacions existents.</t>
+  </si>
+  <si>
+    <t>SANTA EULALIA DEL RIO</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.98312157328032","lon":"1.5338782804568716"}]</t>
+  </si>
+  <si>
+    <t>PLAYA DE SANTA EULALIA</t>
+  </si>
+  <si>
+    <t>30-06-2025</t>
+  </si>
+  <si>
+    <t>42 días</t>
+  </si>
+  <si>
+    <t>Juan J. Ortega Almenar</t>
+  </si>
+  <si>
+    <t>EXP2025-001353</t>
+  </si>
+  <si>
+    <t>Departamento Obras Públicas</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>44191200-7</t>
+  </si>
+  <si>
+    <t>RENOVACIÓ D’ACCESSOS ADAPTATS A LA PLATJA DE CALA LLENYA I CALA NOVA</t>
+  </si>
+  <si>
+    <t>Renovar els actuals accessos adaptats consistents en plataformes de fusta a les platges de Cala Llenya i Cala Nova, els quals estan deteriorats a causa del temps transcorregut des de la seva instal·lació, així com per l’ús intens que han suportat durant aquests anys. Així mateix, es pretén adaptar-los a la normativa vigent, el Decret 1/2023, de 23 de gener, de regulació de l’accessibilitat universal als espais d’ús públic de les Illes Balears, i a l’Ordre TMA/851/2021, de 23 de juliol.</t>
+  </si>
+  <si>
+    <t>CALA LLENYA Y CALA NOVA</t>
+  </si>
+  <si>
+    <t>[{"lat":"39.01592576123267","lon":"1.5839449205433427"}]</t>
+  </si>
+  <si>
+    <t>PLAYA CALA LLENYA Y PLAYA CALA NOVA</t>
+  </si>
+  <si>
+    <t>CODEMA LOMBA, S.L.</t>
+  </si>
+  <si>
+    <t>30 días</t>
+  </si>
+  <si>
+    <t>AYUNTAMIENTO DE SANTA EULALIA DEL RIO</t>
+  </si>
+  <si>
+    <t>EXP2024-011490</t>
+  </si>
+  <si>
+    <t>45246510-1</t>
+  </si>
+  <si>
+    <t>Contrato abierto simplificado</t>
+  </si>
+  <si>
+    <t>[{"lat":"39.007771389912854","lon":"1.582225621473103"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -463,51 +1075,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ1"/>
+  <dimension ref="A1:AJ21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -579,50 +1191,1479 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
+      <c r="A2">
+        <v>2542</v>
+      </c>
+      <c r="B2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L2">
+        <v>149767.66</v>
+      </c>
+      <c r="M2">
+        <v>121064.13</v>
+      </c>
+      <c r="N2" t="s">
+        <v>44</v>
+      </c>
+      <c r="O2" t="s">
+        <v>45</v>
+      </c>
+      <c r="P2" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W2">
+        <v>60</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
+      <c r="A3">
+        <v>2543</v>
+      </c>
+      <c r="B3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" t="s">
+        <v>61</v>
+      </c>
+      <c r="L3">
+        <v>1365682.56</v>
+      </c>
+      <c r="M3">
+        <v>1303531.79</v>
+      </c>
+      <c r="N3" t="s">
+        <v>62</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>64</v>
+      </c>
+      <c r="W3">
+        <v>100</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
+      <c r="A4">
+        <v>2544</v>
+      </c>
+      <c r="B4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D4" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" t="s">
+        <v>71</v>
+      </c>
+      <c r="I4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L4">
+        <v>1330945.1</v>
+      </c>
+      <c r="M4">
+        <v>1372108.37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P4" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>75</v>
+      </c>
+      <c r="W4">
+        <v>100</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
+      <c r="A5">
+        <v>2545</v>
+      </c>
+      <c r="B5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I5" t="s">
+        <v>82</v>
+      </c>
+      <c r="L5">
+        <v>60935.67</v>
+      </c>
+      <c r="M5">
+        <v>60324.55</v>
+      </c>
+      <c r="N5" t="s">
+        <v>83</v>
+      </c>
+      <c r="O5" t="s">
+        <v>84</v>
+      </c>
+      <c r="P5" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>85</v>
+      </c>
+      <c r="W5">
+        <v>90</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>87</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6">
+        <v>2546</v>
+      </c>
+      <c r="B6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G6" t="s">
+        <v>92</v>
+      </c>
+      <c r="I6" t="s">
+        <v>93</v>
+      </c>
+      <c r="L6">
+        <v>183449.36</v>
+      </c>
+      <c r="M6">
+        <v>148593.98</v>
+      </c>
+      <c r="N6" t="s">
+        <v>94</v>
+      </c>
+      <c r="O6" t="s">
+        <v>84</v>
+      </c>
+      <c r="P6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>85</v>
+      </c>
+      <c r="W6">
+        <v>100</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7">
+        <v>2547</v>
+      </c>
+      <c r="B7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G7" t="s">
+        <v>101</v>
+      </c>
+      <c r="I7" t="s">
+        <v>102</v>
+      </c>
+      <c r="L7">
+        <v>259946.27</v>
+      </c>
+      <c r="M7">
+        <v>258646.54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>73</v>
+      </c>
+      <c r="O7" t="s">
+        <v>103</v>
+      </c>
+      <c r="P7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>104</v>
+      </c>
+      <c r="W7">
+        <v>100</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
+      <c r="A8">
+        <v>2548</v>
+      </c>
+      <c r="B8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>109</v>
+      </c>
+      <c r="F8" t="s">
+        <v>110</v>
+      </c>
+      <c r="G8" t="s">
+        <v>111</v>
+      </c>
+      <c r="I8" t="s">
+        <v>112</v>
+      </c>
+      <c r="L8">
+        <v>1325277.46</v>
+      </c>
+      <c r="M8">
+        <v>1305335.9</v>
+      </c>
+      <c r="N8" t="s">
+        <v>113</v>
+      </c>
+      <c r="O8" t="s">
+        <v>114</v>
+      </c>
+      <c r="P8" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>104</v>
+      </c>
+      <c r="W8">
+        <v>30</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
+      <c r="A9">
+        <v>2549</v>
+      </c>
+      <c r="B9" t="s">
+        <v>117</v>
+      </c>
+      <c r="C9" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>119</v>
+      </c>
+      <c r="G9" t="s">
+        <v>120</v>
+      </c>
+      <c r="I9" t="s">
+        <v>121</v>
+      </c>
+      <c r="L9">
+        <v>132937.19</v>
+      </c>
+      <c r="M9">
+        <v>128816.14</v>
+      </c>
+      <c r="N9" t="s">
+        <v>122</v>
+      </c>
+      <c r="O9" t="s">
+        <v>103</v>
+      </c>
+      <c r="P9" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>47</v>
+      </c>
+      <c r="W9">
+        <v>100</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
+      <c r="A10">
+        <v>2550</v>
+      </c>
+      <c r="B10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E10" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G10" t="s">
+        <v>131</v>
+      </c>
+      <c r="I10" t="s">
+        <v>132</v>
+      </c>
+      <c r="L10">
+        <v>514470.5</v>
+      </c>
+      <c r="M10">
+        <v>511898.25</v>
+      </c>
+      <c r="N10" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" t="s">
+        <v>114</v>
+      </c>
+      <c r="P10" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>47</v>
+      </c>
+      <c r="W10">
+        <v>90</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
+      <c r="A11">
+        <v>2551</v>
+      </c>
+      <c r="B11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C11" t="s">
+        <v>136</v>
+      </c>
+      <c r="D11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>137</v>
+      </c>
+      <c r="G11" t="s">
+        <v>138</v>
+      </c>
+      <c r="I11" t="s">
+        <v>139</v>
+      </c>
+      <c r="L11">
+        <v>95712.32</v>
+      </c>
+      <c r="M11">
+        <v>94228.95</v>
+      </c>
+      <c r="N11" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" t="s">
+        <v>63</v>
+      </c>
+      <c r="P11" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>47</v>
+      </c>
+      <c r="W11">
+        <v>100</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
+      <c r="A12">
+        <v>2552</v>
+      </c>
+      <c r="B12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>145</v>
+      </c>
+      <c r="G12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I12" t="s">
+        <v>147</v>
+      </c>
+      <c r="L12">
+        <v>501770.66</v>
+      </c>
+      <c r="M12">
+        <v>489226.39</v>
+      </c>
+      <c r="N12" t="s">
+        <v>148</v>
+      </c>
+      <c r="O12" t="s">
+        <v>123</v>
+      </c>
+      <c r="P12" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>149</v>
+      </c>
+      <c r="W12">
+        <v>100</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>150</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
+      <c r="A13">
+        <v>2553</v>
+      </c>
+      <c r="B13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C13" t="s">
+        <v>153</v>
+      </c>
+      <c r="D13" t="s">
+        <v>154</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>155</v>
+      </c>
+      <c r="G13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I13" t="s">
+        <v>157</v>
+      </c>
+      <c r="L13">
+        <v>4015076.51</v>
+      </c>
+      <c r="M13">
+        <v>3478260.78</v>
+      </c>
+      <c r="N13" t="s">
+        <v>158</v>
+      </c>
+      <c r="O13" t="s">
+        <v>159</v>
+      </c>
+      <c r="P13" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>160</v>
+      </c>
+      <c r="W13">
+        <v>100</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>161</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
+      <c r="A14">
+        <v>2554</v>
+      </c>
+      <c r="B14" t="s">
+        <v>164</v>
+      </c>
+      <c r="C14" t="s">
+        <v>165</v>
+      </c>
+      <c r="D14" t="s">
+        <v>166</v>
+      </c>
+      <c r="E14" t="s">
+        <v>109</v>
+      </c>
+      <c r="F14" t="s">
+        <v>167</v>
+      </c>
+      <c r="G14" t="s">
+        <v>168</v>
+      </c>
+      <c r="I14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L14">
+        <v>3959804.29</v>
+      </c>
+      <c r="M14">
+        <v>3959725</v>
+      </c>
+      <c r="N14" t="s">
+        <v>73</v>
+      </c>
+      <c r="O14" t="s">
+        <v>74</v>
+      </c>
+      <c r="P14" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>171</v>
+      </c>
+      <c r="W14">
+        <v>60</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
+      <c r="A15">
+        <v>2555</v>
+      </c>
+      <c r="B15" t="s">
+        <v>175</v>
+      </c>
+      <c r="C15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>109</v>
+      </c>
+      <c r="F15" t="s">
+        <v>177</v>
+      </c>
+      <c r="G15" t="s">
+        <v>178</v>
+      </c>
+      <c r="I15" t="s">
+        <v>179</v>
+      </c>
+      <c r="L15">
+        <v>3571464.44</v>
+      </c>
+      <c r="M15">
+        <v>3495024.5</v>
+      </c>
+      <c r="N15" t="s">
+        <v>180</v>
+      </c>
+      <c r="O15" t="s">
+        <v>181</v>
+      </c>
+      <c r="P15" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>171</v>
+      </c>
+      <c r="W15">
+        <v>65</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>182</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16">
+        <v>2556</v>
+      </c>
+      <c r="B16" t="s">
+        <v>185</v>
+      </c>
+      <c r="C16" t="s">
+        <v>186</v>
+      </c>
+      <c r="D16" t="s">
+        <v>187</v>
+      </c>
+      <c r="E16" t="s">
+        <v>109</v>
+      </c>
+      <c r="F16" t="s">
+        <v>188</v>
+      </c>
+      <c r="G16" t="s">
+        <v>189</v>
+      </c>
+      <c r="I16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L16">
+        <v>150000</v>
+      </c>
+      <c r="M16">
+        <v>149408.34</v>
+      </c>
+      <c r="N16" t="s">
+        <v>191</v>
+      </c>
+      <c r="O16" t="s">
+        <v>114</v>
+      </c>
+      <c r="P16" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>104</v>
+      </c>
+      <c r="W16">
+        <v>70</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>192</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>193</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>194</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
+      <c r="A17">
+        <v>2557</v>
+      </c>
+      <c r="B17" t="s">
+        <v>195</v>
+      </c>
+      <c r="C17" t="s">
+        <v>196</v>
+      </c>
+      <c r="D17" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" t="s">
+        <v>197</v>
+      </c>
+      <c r="G17" t="s">
+        <v>198</v>
+      </c>
+      <c r="I17" t="s">
+        <v>199</v>
+      </c>
+      <c r="L17">
+        <v>33785091.87</v>
+      </c>
+      <c r="M17">
+        <v>33781713.36</v>
+      </c>
+      <c r="N17" t="s">
+        <v>200</v>
+      </c>
+      <c r="O17" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>202</v>
+      </c>
+      <c r="W17">
+        <v>85</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>203</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>204</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18">
+        <v>2558</v>
+      </c>
+      <c r="B18" t="s">
+        <v>207</v>
+      </c>
+      <c r="C18" t="s">
+        <v>208</v>
+      </c>
+      <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>209</v>
+      </c>
+      <c r="G18" t="s">
+        <v>210</v>
+      </c>
+      <c r="I18" t="s">
+        <v>211</v>
+      </c>
+      <c r="L18">
+        <v>136018.52</v>
+      </c>
+      <c r="M18">
+        <v>131665.93</v>
+      </c>
+      <c r="O18" t="s">
+        <v>212</v>
+      </c>
+      <c r="P18" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>47</v>
+      </c>
+      <c r="W18">
+        <v>100</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>214</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>215</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19">
+        <v>2584</v>
+      </c>
+      <c r="B19" t="s">
+        <v>216</v>
+      </c>
+      <c r="C19" t="s">
+        <v>217</v>
+      </c>
+      <c r="D19" t="s">
+        <v>218</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>219</v>
+      </c>
+      <c r="G19" t="s">
+        <v>220</v>
+      </c>
+      <c r="L19">
+        <v>267252.51</v>
+      </c>
+      <c r="M19">
+        <v>179494.66</v>
+      </c>
+      <c r="N19" t="s">
+        <v>73</v>
+      </c>
+      <c r="O19" t="s">
+        <v>140</v>
+      </c>
+      <c r="P19" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>222</v>
+      </c>
+      <c r="W19">
+        <v>100</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>226</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>227</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20">
+        <v>2585</v>
+      </c>
+      <c r="B20" t="s">
+        <v>228</v>
+      </c>
+      <c r="C20" t="s">
+        <v>229</v>
+      </c>
+      <c r="D20" t="s">
+        <v>230</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>231</v>
+      </c>
+      <c r="G20" t="s">
+        <v>232</v>
+      </c>
+      <c r="L20">
+        <v>221822.62</v>
+      </c>
+      <c r="M20">
+        <v>141893.48</v>
+      </c>
+      <c r="N20" t="s">
+        <v>233</v>
+      </c>
+      <c r="O20" t="s">
+        <v>140</v>
+      </c>
+      <c r="P20" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>234</v>
+      </c>
+      <c r="W20">
+        <v>100</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>124</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>235</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>214</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>236</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>226</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21">
+        <v>2586</v>
+      </c>
+      <c r="B21" t="s">
+        <v>228</v>
+      </c>
+      <c r="C21" t="s">
+        <v>229</v>
+      </c>
+      <c r="D21" t="s">
+        <v>230</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
+        <v>239</v>
+      </c>
+      <c r="G21" t="s">
+        <v>232</v>
+      </c>
+      <c r="L21">
+        <v>221822.62</v>
+      </c>
+      <c r="M21">
+        <v>141893.48</v>
+      </c>
+      <c r="N21" t="s">
+        <v>233</v>
+      </c>
+      <c r="O21" t="s">
+        <v>140</v>
+      </c>
+      <c r="P21" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>234</v>
+      </c>
+      <c r="W21">
+        <v>100</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>124</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>235</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>236</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">